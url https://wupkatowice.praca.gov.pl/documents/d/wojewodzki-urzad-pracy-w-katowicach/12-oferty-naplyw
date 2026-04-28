--- v0 (2025-10-09)
+++ v1 (2026-04-28)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\makro\Czestochowa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A581004F-A2DA-4A11-9761-93CD46D4FCFA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EDA4FB8-025A-4092-AAF7-60779FAA1D06}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="150" windowWidth="19140" windowHeight="11760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Oferty zgłoszone" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="12">
   <si>
     <t>Oferty pracy / wolne miejsca pracy i miejsca aktywizacji zawodowej zgłoszone
 - w ciągu roku /  miesiąca</t>
   </si>
   <si>
     <t>Rok</t>
   </si>
   <si>
     <t>M-c</t>
   </si>
   <si>
     <t>Częstochowa</t>
   </si>
@@ -111,51 +111,51 @@
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF339933"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -314,121 +314,84 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
-[...35 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -443,69 +406,57 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -829,735 +780,675 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="3" max="8" width="13.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="30.75" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="27"/>
-[...5 lines deleted...]
-      <c r="H1" s="27"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
     </row>
     <row r="2" spans="1:8" ht="15" thickBot="1"/>
     <row r="3" spans="1:8" ht="14.25" customHeight="1" thickBot="1">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="7">
-        <v>5228</v>
+        <v>6841</v>
       </c>
       <c r="D4" s="7">
-        <v>2696</v>
+        <v>2433</v>
       </c>
       <c r="E4" s="7">
-        <v>1541</v>
+        <v>1686</v>
       </c>
       <c r="F4" s="7">
-        <v>1316</v>
+        <v>2399</v>
       </c>
       <c r="G4" s="7">
-        <v>1816</v>
+        <v>2533</v>
       </c>
       <c r="H4" s="8">
-        <v>2485</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="7">
-        <v>6841</v>
+        <v>5605</v>
       </c>
       <c r="D5" s="7">
-        <v>2433</v>
+        <v>2223</v>
       </c>
       <c r="E5" s="7">
-        <v>1686</v>
+        <v>1712</v>
       </c>
       <c r="F5" s="7">
-        <v>2399</v>
+        <v>1796</v>
       </c>
       <c r="G5" s="7">
-        <v>2533</v>
+        <v>2340</v>
       </c>
       <c r="H5" s="8">
-        <v>3016</v>
-[...6 lines deleted...]
-      <c r="B6" s="18" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="5">
+        <v>2023</v>
+      </c>
+      <c r="B6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="19">
-[...15 lines deleted...]
-        <v>2795</v>
+      <c r="C6" s="7">
+        <v>3899</v>
+      </c>
+      <c r="D6" s="7">
+        <v>1742</v>
+      </c>
+      <c r="E6" s="7">
+        <v>1205</v>
+      </c>
+      <c r="F6" s="7">
+        <v>1477</v>
+      </c>
+      <c r="G6" s="7">
+        <v>1568</v>
+      </c>
+      <c r="H6" s="8">
+        <v>2514</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" thickBot="1">
       <c r="A7" s="16">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="B7" s="21" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="22">
-[...15 lines deleted...]
-        <v>2514</v>
+      <c r="C7" s="19">
+        <v>2706</v>
+      </c>
+      <c r="D7" s="19">
+        <v>1102</v>
+      </c>
+      <c r="E7" s="19">
+        <v>1491</v>
+      </c>
+      <c r="F7" s="19">
+        <v>1719</v>
+      </c>
+      <c r="G7" s="19">
+        <v>1292</v>
+      </c>
+      <c r="H7" s="19">
+        <v>2719</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B8" s="13">
         <v>1</v>
       </c>
       <c r="C8" s="14">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="D8" s="14">
-        <v>114</v>
+        <v>80</v>
       </c>
       <c r="E8" s="14">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F8" s="14">
-        <v>195</v>
+        <v>129</v>
       </c>
       <c r="G8" s="14">
-        <v>106</v>
+        <v>78</v>
       </c>
       <c r="H8" s="15">
-        <v>168</v>
+        <v>389</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="16"/>
       <c r="B9" s="6">
         <v>2</v>
       </c>
       <c r="C9" s="7">
-        <v>309</v>
+        <v>212</v>
       </c>
       <c r="D9" s="7">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="E9" s="7">
-        <v>304</v>
+        <v>236</v>
       </c>
       <c r="F9" s="7">
-        <v>296</v>
+        <v>40</v>
       </c>
       <c r="G9" s="7">
-        <v>122</v>
+        <v>179</v>
       </c>
       <c r="H9" s="8">
-        <v>398</v>
+        <v>186</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="16"/>
       <c r="B10" s="6">
         <v>3</v>
       </c>
       <c r="C10" s="7">
-        <v>241</v>
+        <v>311</v>
       </c>
       <c r="D10" s="7">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="E10" s="7">
-        <v>305</v>
+        <v>146</v>
       </c>
       <c r="F10" s="7">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="G10" s="7">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H10" s="8">
-        <v>204</v>
+        <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="16"/>
       <c r="B11" s="6">
         <v>4</v>
       </c>
       <c r="C11" s="7">
-        <v>244</v>
+        <v>380</v>
       </c>
       <c r="D11" s="7">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="E11" s="7">
-        <v>126</v>
+        <v>91</v>
       </c>
       <c r="F11" s="7">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="G11" s="7">
-        <v>142</v>
+        <v>88</v>
       </c>
       <c r="H11" s="8">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15" thickBot="1">
       <c r="A12" s="16"/>
-      <c r="B12" s="6">
+      <c r="B12" s="9">
         <v>5</v>
       </c>
-      <c r="C12" s="7">
-[...15 lines deleted...]
-        <v>202</v>
+      <c r="C12" s="10">
+        <v>252</v>
+      </c>
+      <c r="D12" s="10">
+        <v>108</v>
+      </c>
+      <c r="E12" s="10">
+        <v>49</v>
+      </c>
+      <c r="F12" s="10">
+        <v>48</v>
+      </c>
+      <c r="G12" s="10">
+        <v>105</v>
+      </c>
+      <c r="H12" s="11">
+        <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="16"/>
-      <c r="B13" s="6">
-[...18 lines deleted...]
-        <v>510</v>
+      <c r="B13" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="21">
+        <v>104</v>
+      </c>
+      <c r="D13" s="21">
+        <v>73</v>
+      </c>
+      <c r="E13" s="21">
+        <v>34</v>
+      </c>
+      <c r="F13" s="21">
+        <v>68</v>
+      </c>
+      <c r="G13" s="21">
+        <v>67</v>
+      </c>
+      <c r="H13" s="22">
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="16"/>
       <c r="B14" s="6">
         <v>7</v>
       </c>
       <c r="C14" s="7">
-        <v>269</v>
+        <v>199</v>
       </c>
       <c r="D14" s="7">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="E14" s="7">
-        <v>170</v>
+        <v>55</v>
       </c>
       <c r="F14" s="7">
-        <v>307</v>
+        <v>84</v>
       </c>
       <c r="G14" s="7">
-        <v>164</v>
+        <v>74</v>
       </c>
       <c r="H14" s="8">
-        <v>230</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="16"/>
       <c r="B15" s="6">
         <v>8</v>
       </c>
       <c r="C15" s="7">
-        <v>188</v>
+        <v>81</v>
       </c>
       <c r="D15" s="7">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="E15" s="7">
-        <v>79</v>
+        <v>153</v>
       </c>
       <c r="F15" s="7">
-        <v>157</v>
+        <v>64</v>
       </c>
       <c r="G15" s="7">
-        <v>158</v>
+        <v>74</v>
       </c>
       <c r="H15" s="8">
-        <v>237</v>
+        <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="16"/>
       <c r="B16" s="6">
         <v>9</v>
       </c>
       <c r="C16" s="7">
-        <v>220</v>
+        <v>286</v>
       </c>
       <c r="D16" s="7">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="E16" s="7">
-        <v>152</v>
+        <v>35</v>
       </c>
       <c r="F16" s="7">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="G16" s="7">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="H16" s="8">
-        <v>92</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="16"/>
       <c r="B17" s="6">
         <v>10</v>
       </c>
       <c r="C17" s="7">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="D17" s="7">
+        <v>40</v>
+      </c>
+      <c r="E17" s="7">
+        <v>35</v>
+      </c>
+      <c r="F17" s="7">
+        <v>54</v>
+      </c>
+      <c r="G17" s="7">
         <v>47</v>
       </c>
-      <c r="E17" s="7">
-[...7 lines deleted...]
-      </c>
       <c r="H17" s="8">
-        <v>152</v>
+        <v>165</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="16"/>
       <c r="B18" s="6">
         <v>11</v>
       </c>
       <c r="C18" s="7">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="D18" s="7">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="E18" s="7">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F18" s="7">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G18" s="7">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="H18" s="8">
-        <v>152</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="15" thickBot="1">
       <c r="A19" s="17"/>
       <c r="B19" s="9">
         <v>12</v>
       </c>
       <c r="C19" s="10">
-        <v>161</v>
+        <v>47</v>
       </c>
       <c r="D19" s="10">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E19" s="10">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F19" s="10">
-        <v>262</v>
+        <v>19</v>
       </c>
       <c r="G19" s="10">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="H19" s="11">
-        <v>95</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="12">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B20" s="13">
         <v>1</v>
       </c>
       <c r="C20" s="14">
-        <v>154</v>
+        <v>41</v>
       </c>
       <c r="D20" s="14">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="E20" s="14">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F20" s="14">
-        <v>129</v>
+        <v>60</v>
       </c>
       <c r="G20" s="14">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H20" s="15">
-        <v>389</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="16"/>
       <c r="B21" s="6">
         <v>2</v>
       </c>
       <c r="C21" s="7">
-        <v>212</v>
+        <v>76</v>
       </c>
       <c r="D21" s="7">
-        <v>107</v>
+        <v>74</v>
       </c>
       <c r="E21" s="7">
-        <v>236</v>
+        <v>14</v>
       </c>
       <c r="F21" s="7">
-        <v>40</v>
+        <v>88</v>
       </c>
       <c r="G21" s="7">
-        <v>179</v>
+        <v>22</v>
       </c>
       <c r="H21" s="8">
-        <v>186</v>
+        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="16"/>
       <c r="B22" s="6">
         <v>3</v>
       </c>
       <c r="C22" s="7">
-        <v>311</v>
+        <v>136</v>
       </c>
       <c r="D22" s="7">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="E22" s="7">
-        <v>146</v>
+        <v>229</v>
       </c>
       <c r="F22" s="7">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="G22" s="7">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="H22" s="8">
-        <v>115</v>
+        <v>152</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="16"/>
       <c r="B23" s="6">
         <v>4</v>
       </c>
-      <c r="C23" s="7">
-[...18 lines deleted...]
-    <row r="24" spans="1:8" ht="15" thickBot="1">
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="8"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" s="16"/>
-      <c r="B24" s="9">
+      <c r="B24" s="6">
         <v>5</v>
       </c>
-      <c r="C24" s="10">
-[...16 lines deleted...]
-      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="8"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="16"/>
-      <c r="B25" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B25" s="20">
+        <v>6</v>
+      </c>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="22"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="16"/>
       <c r="B26" s="6">
         <v>7</v>
       </c>
-      <c r="C26" s="7">
-[...16 lines deleted...]
-      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="8"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="16"/>
       <c r="B27" s="6">
         <v>8</v>
       </c>
-      <c r="C27" s="7">
-[...16 lines deleted...]
-      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="8"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="16"/>
       <c r="B28" s="6">
         <v>9</v>
       </c>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="8"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="16"/>
       <c r="B29" s="6">
         <v>10</v>
       </c>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="8"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="16"/>
       <c r="B30" s="6">
         <v>11</v>
       </c>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
     </row>
     <row r="31" spans="1:8" ht="15" thickBot="1">
       <c r="A31" s="17"/>
       <c r="B31" s="9">
         <v>12</v>
       </c>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="11"/>
     </row>
     <row r="33" spans="1:8" ht="31.5" customHeight="1">
-      <c r="A33" s="28" t="s">
+      <c r="A33" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B33" s="28"/>
-[...5 lines deleted...]
-      <c r="H33" s="28"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="24"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="24"/>
+      <c r="H33" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A33:H33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>