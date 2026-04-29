--- v0 (2025-10-09)
+++ v1 (2026-04-29)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E937C19A-83DA-4075-B766-F84656690A62}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{798F53BF-DFCA-4F26-BC4D-3DC1E1388E8F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="360" yWindow="60" windowWidth="11295" windowHeight="5580" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="bezrobotni ogółem" sheetId="4" r:id="rId1"/>
     <sheet name="Arkusz2" sheetId="2" r:id="rId2"/>
     <sheet name="Arkusz3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="11">
   <si>
     <t>Rok</t>
   </si>
   <si>
     <t>M-c</t>
   </si>
   <si>
     <t>Częstochowa</t>
   </si>
   <si>
     <t>Częstochowski</t>
   </si>
   <si>
     <t>Kłobucki</t>
   </si>
   <si>
     <t>Lubliniecki</t>
   </si>
   <si>
     <t>Myszkowski</t>
   </si>
   <si>
     <t>Zawierciański</t>
   </si>
   <si>
@@ -846,642 +846,582 @@
         <v>0</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="18">
-[...2 lines deleted...]
-      <c r="B4" s="20">
+      <c r="A4" s="5">
+        <v>2021</v>
+      </c>
+      <c r="B4" s="3">
         <v>12</v>
       </c>
-      <c r="C4" s="21">
-[...15 lines deleted...]
-        <v>2819</v>
+      <c r="C4" s="4">
+        <v>3883</v>
+      </c>
+      <c r="D4" s="4">
+        <v>3045</v>
+      </c>
+      <c r="E4" s="4">
+        <v>2412</v>
+      </c>
+      <c r="F4" s="4">
+        <v>1473</v>
+      </c>
+      <c r="G4" s="4">
+        <v>1670</v>
+      </c>
+      <c r="H4" s="6">
+        <v>1996</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="5">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="3">
         <v>12</v>
       </c>
       <c r="C5" s="4">
-        <v>3883</v>
+        <v>3331</v>
       </c>
       <c r="D5" s="4">
-        <v>3045</v>
+        <v>2515</v>
       </c>
       <c r="E5" s="4">
-        <v>2412</v>
+        <v>2158</v>
       </c>
       <c r="F5" s="4">
-        <v>1473</v>
+        <v>1501</v>
       </c>
       <c r="G5" s="4">
-        <v>1670</v>
+        <v>1582</v>
       </c>
       <c r="H5" s="6">
-        <v>1996</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="5">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B6" s="3">
         <v>12</v>
       </c>
       <c r="C6" s="4">
-        <v>3331</v>
+        <v>3248</v>
       </c>
       <c r="D6" s="4">
-        <v>2515</v>
+        <v>2414</v>
       </c>
       <c r="E6" s="4">
-        <v>2158</v>
+        <v>2205</v>
       </c>
       <c r="F6" s="4">
-        <v>1501</v>
+        <v>1387</v>
       </c>
       <c r="G6" s="4">
-        <v>1582</v>
+        <v>1400</v>
       </c>
       <c r="H6" s="6">
-        <v>1997</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="18">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B7" s="20">
         <v>12</v>
       </c>
       <c r="C7" s="21">
-        <v>3248</v>
+        <v>3575</v>
       </c>
       <c r="D7" s="21">
-        <v>2414</v>
+        <v>2517</v>
       </c>
       <c r="E7" s="21">
-        <v>2205</v>
+        <v>2290</v>
       </c>
       <c r="F7" s="21">
-        <v>1387</v>
+        <v>1413</v>
       </c>
       <c r="G7" s="21">
-        <v>1400</v>
+        <v>1247</v>
       </c>
       <c r="H7" s="22">
-        <v>1950</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="17">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B8" s="14">
         <v>1</v>
       </c>
       <c r="C8" s="15">
-        <v>3540</v>
+        <v>3873</v>
       </c>
       <c r="D8" s="15">
-        <v>2661</v>
+        <v>2736</v>
       </c>
       <c r="E8" s="15">
-        <v>2416</v>
+        <v>2493</v>
       </c>
       <c r="F8" s="15">
-        <v>1473</v>
+        <v>1493</v>
       </c>
       <c r="G8" s="15">
-        <v>1512</v>
+        <v>1343</v>
       </c>
       <c r="H8" s="16">
-        <v>2131</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="18"/>
       <c r="B9" s="3">
         <v>2</v>
       </c>
       <c r="C9" s="4">
-        <v>3714</v>
+        <v>3965</v>
       </c>
       <c r="D9" s="4">
-        <v>2791</v>
+        <v>2843</v>
       </c>
       <c r="E9" s="4">
-        <v>2448</v>
+        <v>2513</v>
       </c>
       <c r="F9" s="4">
-        <v>1498</v>
+        <v>1492</v>
       </c>
       <c r="G9" s="4">
-        <v>1584</v>
+        <v>1334</v>
       </c>
       <c r="H9" s="6">
-        <v>2129</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="18"/>
       <c r="B10" s="3">
         <v>3</v>
       </c>
       <c r="C10" s="4">
-        <v>3689</v>
+        <v>4046</v>
       </c>
       <c r="D10" s="4">
-        <v>2771</v>
+        <v>2851</v>
       </c>
       <c r="E10" s="4">
-        <v>2230</v>
+        <v>2377</v>
       </c>
       <c r="F10" s="4">
-        <v>1402</v>
+        <v>1484</v>
       </c>
       <c r="G10" s="4">
-        <v>1484</v>
+        <v>1232</v>
       </c>
       <c r="H10" s="6">
-        <v>2068</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="18"/>
       <c r="B11" s="3">
         <v>4</v>
       </c>
       <c r="C11" s="4">
-        <v>3610</v>
+        <v>3870</v>
       </c>
       <c r="D11" s="4">
-        <v>2642</v>
+        <v>2571</v>
       </c>
       <c r="E11" s="4">
-        <v>2118</v>
+        <v>2218</v>
       </c>
       <c r="F11" s="4">
-        <v>1338</v>
+        <v>1411</v>
       </c>
       <c r="G11" s="4">
-        <v>1420</v>
+        <v>1112</v>
       </c>
       <c r="H11" s="6">
-        <v>2046</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="18"/>
-      <c r="B12" s="3">
+      <c r="B12" s="7">
         <v>5</v>
       </c>
-      <c r="C12" s="4">
-[...15 lines deleted...]
-        <v>1981</v>
+      <c r="C12" s="8">
+        <v>3670</v>
+      </c>
+      <c r="D12" s="8">
+        <v>2445</v>
+      </c>
+      <c r="E12" s="8">
+        <v>2149</v>
+      </c>
+      <c r="F12" s="8">
+        <v>1370</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1053</v>
+      </c>
+      <c r="H12" s="9">
+        <v>2099</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="18"/>
-      <c r="B13" s="3">
-[...18 lines deleted...]
-        <v>1959</v>
+      <c r="B13" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="24">
+        <v>3630</v>
+      </c>
+      <c r="D13" s="24">
+        <v>2392</v>
+      </c>
+      <c r="E13" s="24">
+        <v>2168</v>
+      </c>
+      <c r="F13" s="24">
+        <v>1399</v>
+      </c>
+      <c r="G13" s="24">
+        <v>1070</v>
+      </c>
+      <c r="H13" s="25">
+        <v>2155</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="18"/>
       <c r="B14" s="3">
         <v>7</v>
       </c>
       <c r="C14" s="4">
-        <v>3485</v>
+        <v>3832</v>
       </c>
       <c r="D14" s="4">
-        <v>2480</v>
+        <v>2513</v>
       </c>
       <c r="E14" s="4">
-        <v>2197</v>
+        <v>2256</v>
       </c>
       <c r="F14" s="4">
-        <v>1324</v>
+        <v>1450</v>
       </c>
       <c r="G14" s="4">
-        <v>1293</v>
+        <v>1117</v>
       </c>
       <c r="H14" s="6">
-        <v>1996</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="18"/>
       <c r="B15" s="3">
         <v>8</v>
       </c>
       <c r="C15" s="4">
-        <v>3450</v>
+        <v>4017</v>
       </c>
       <c r="D15" s="4">
-        <v>2475</v>
+        <v>2625</v>
       </c>
       <c r="E15" s="4">
-        <v>2124</v>
+        <v>2307</v>
       </c>
       <c r="F15" s="4">
-        <v>1370</v>
+        <v>1493</v>
       </c>
       <c r="G15" s="4">
-        <v>1299</v>
+        <v>1141</v>
       </c>
       <c r="H15" s="6">
-        <v>1979</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="18"/>
       <c r="B16" s="3">
         <v>9</v>
       </c>
       <c r="C16" s="4">
-        <v>3440</v>
+        <v>4119</v>
       </c>
       <c r="D16" s="4">
-        <v>2442</v>
+        <v>2666</v>
       </c>
       <c r="E16" s="4">
-        <v>2163</v>
+        <v>2300</v>
       </c>
       <c r="F16" s="4">
-        <v>1328</v>
+        <v>1495</v>
       </c>
       <c r="G16" s="4">
-        <v>1307</v>
+        <v>1243</v>
       </c>
       <c r="H16" s="6">
-        <v>2015</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="18"/>
       <c r="B17" s="3">
         <v>10</v>
       </c>
       <c r="C17" s="4">
-        <v>3468</v>
+        <v>4169</v>
       </c>
       <c r="D17" s="4">
-        <v>2426</v>
+        <v>2732</v>
       </c>
       <c r="E17" s="4">
-        <v>2140</v>
+        <v>2330</v>
       </c>
       <c r="F17" s="4">
-        <v>1314</v>
+        <v>1473</v>
       </c>
       <c r="G17" s="4">
-        <v>1211</v>
+        <v>1240</v>
       </c>
       <c r="H17" s="6">
-        <v>1958</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="18"/>
       <c r="B18" s="3">
         <v>11</v>
       </c>
       <c r="C18" s="4">
-        <v>3554</v>
+        <v>4280</v>
       </c>
       <c r="D18" s="4">
-        <v>2465</v>
+        <v>2800</v>
       </c>
       <c r="E18" s="4">
-        <v>2167</v>
+        <v>2324</v>
       </c>
       <c r="F18" s="4">
-        <v>1345</v>
+        <v>1460</v>
       </c>
       <c r="G18" s="4">
-        <v>1223</v>
+        <v>1279</v>
       </c>
       <c r="H18" s="6">
-        <v>1947</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="19"/>
       <c r="B19" s="7">
         <v>12</v>
       </c>
       <c r="C19" s="8">
-        <v>3575</v>
+        <v>4342</v>
       </c>
       <c r="D19" s="8">
-        <v>2517</v>
+        <v>2854</v>
       </c>
       <c r="E19" s="8">
-        <v>2290</v>
+        <v>2379</v>
       </c>
       <c r="F19" s="8">
-        <v>1413</v>
+        <v>1518</v>
       </c>
       <c r="G19" s="8">
-        <v>1247</v>
+        <v>1325</v>
       </c>
       <c r="H19" s="9">
-        <v>1954</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="17">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B20" s="14">
         <v>1</v>
       </c>
       <c r="C20" s="15">
-        <v>3873</v>
+        <v>4621</v>
       </c>
       <c r="D20" s="15">
-        <v>2736</v>
+        <v>3090</v>
       </c>
       <c r="E20" s="15">
-        <v>2493</v>
+        <v>2565</v>
       </c>
       <c r="F20" s="15">
-        <v>1493</v>
+        <v>1612</v>
       </c>
       <c r="G20" s="15">
-        <v>1343</v>
+        <v>1437</v>
       </c>
       <c r="H20" s="16">
-        <v>2165</v>
+        <v>2490</v>
       </c>
       <c r="I20" s="2"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="18"/>
       <c r="B21" s="3">
         <v>2</v>
       </c>
       <c r="C21" s="4">
-        <v>3965</v>
+        <v>4687</v>
       </c>
       <c r="D21" s="4">
-        <v>2843</v>
+        <v>3159</v>
       </c>
       <c r="E21" s="4">
-        <v>2513</v>
+        <v>2622</v>
       </c>
       <c r="F21" s="4">
-        <v>1492</v>
+        <v>1653</v>
       </c>
       <c r="G21" s="4">
-        <v>1334</v>
+        <v>1482</v>
       </c>
       <c r="H21" s="6">
-        <v>2182</v>
+        <v>2547</v>
       </c>
       <c r="I21" s="2"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="18"/>
       <c r="B22" s="3">
         <v>3</v>
       </c>
       <c r="C22" s="4">
-        <v>4046</v>
+        <v>4875</v>
       </c>
       <c r="D22" s="4">
-        <v>2851</v>
+        <v>3173</v>
       </c>
       <c r="E22" s="4">
-        <v>2377</v>
+        <v>2608</v>
       </c>
       <c r="F22" s="4">
-        <v>1484</v>
+        <v>1583</v>
       </c>
       <c r="G22" s="4">
-        <v>1232</v>
+        <v>1530</v>
       </c>
       <c r="H22" s="6">
-        <v>2180</v>
+        <v>2573</v>
       </c>
       <c r="I22" s="2"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="18"/>
       <c r="B23" s="3">
         <v>4</v>
       </c>
-      <c r="C23" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="6"/>
       <c r="I23" s="2"/>
     </row>
-    <row r="24" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="18"/>
-      <c r="B24" s="7">
+      <c r="B24" s="3">
         <v>5</v>
       </c>
-      <c r="C24" s="8">
-[...16 lines deleted...]
-      </c>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="6"/>
       <c r="I24" s="2"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="18"/>
       <c r="B25" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="C25" s="24">
-[...16 lines deleted...]
-      </c>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="24"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="25"/>
       <c r="I25" s="2"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="18"/>
       <c r="B26" s="3">
         <v>7</v>
       </c>
-      <c r="C26" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="6"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="18"/>
       <c r="B27" s="3">
         <v>8</v>
       </c>
-      <c r="C27" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="6"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="18"/>
       <c r="B28" s="3">
         <v>9</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="6"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="18"/>
       <c r="B29" s="3">
         <v>10</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="6"/>
     </row>