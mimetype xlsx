--- v0 (2025-10-09)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83951AF5-CA37-436E-94D4-99B37ABE9FCF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBFA7FBA-E359-46FE-AB59-CA7D540E239B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="360" yWindow="60" windowWidth="11295" windowHeight="5580" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="bezrob_zam_na_wsi" sheetId="1" r:id="rId1"/>
     <sheet name="Arkusz2" sheetId="2" r:id="rId2"/>
     <sheet name="Arkusz3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Rok</t>
   </si>
   <si>
     <t>M-c</t>
   </si>
   <si>
     <t>Częstochowa</t>
   </si>
   <si>
     <t>Częstochowski</t>
@@ -800,688 +800,628 @@
         <v>0</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="5">
-        <v>2020</v>
+      <c r="A4" s="18">
+        <v>2021</v>
       </c>
       <c r="B4" s="3">
         <v>12</v>
       </c>
       <c r="C4" s="4">
         <v>0</v>
       </c>
       <c r="D4" s="4">
-        <v>3074</v>
+        <v>2619</v>
       </c>
       <c r="E4" s="4">
-        <v>2060</v>
+        <v>1884</v>
       </c>
       <c r="F4" s="4">
-        <v>1093</v>
+        <v>918</v>
       </c>
       <c r="G4" s="4">
-        <v>818</v>
+        <v>755</v>
       </c>
       <c r="H4" s="6">
-        <v>982</v>
+        <v>675</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="18">
-        <v>2021</v>
+      <c r="A5" s="5">
+        <v>2022</v>
       </c>
       <c r="B5" s="3">
         <v>12</v>
       </c>
       <c r="C5" s="4">
         <v>0</v>
       </c>
       <c r="D5" s="4">
-        <v>2619</v>
+        <v>2083</v>
       </c>
       <c r="E5" s="4">
-        <v>1884</v>
+        <v>1700</v>
       </c>
       <c r="F5" s="4">
-        <v>918</v>
+        <v>939</v>
       </c>
       <c r="G5" s="4">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="H5" s="6">
-        <v>675</v>
+        <v>693</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="5">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B6" s="3">
         <v>12</v>
       </c>
       <c r="C6" s="4">
         <v>0</v>
       </c>
       <c r="D6" s="4">
-        <v>2083</v>
+        <v>2003</v>
       </c>
       <c r="E6" s="4">
-        <v>1700</v>
+        <v>1713</v>
       </c>
       <c r="F6" s="4">
-        <v>939</v>
+        <v>902</v>
       </c>
       <c r="G6" s="4">
-        <v>757</v>
+        <v>682</v>
       </c>
       <c r="H6" s="6">
-        <v>693</v>
+        <v>639</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="18">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B7" s="20">
         <v>12</v>
       </c>
       <c r="C7" s="21">
         <v>0</v>
       </c>
       <c r="D7" s="21">
-        <v>2003</v>
+        <v>2097</v>
       </c>
       <c r="E7" s="21">
-        <v>1713</v>
+        <v>1768</v>
       </c>
       <c r="F7" s="21">
-        <v>902</v>
+        <v>933</v>
       </c>
       <c r="G7" s="21">
-        <v>682</v>
+        <v>547</v>
       </c>
       <c r="H7" s="22">
-        <v>639</v>
+        <v>604</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="14">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B8" s="15">
         <v>1</v>
       </c>
       <c r="C8" s="16">
         <v>0</v>
       </c>
       <c r="D8" s="16">
-        <v>2155</v>
+        <v>2274</v>
       </c>
       <c r="E8" s="16">
-        <v>1874</v>
+        <v>1927</v>
       </c>
       <c r="F8" s="16">
-        <v>962</v>
+        <v>998</v>
       </c>
       <c r="G8" s="16">
-        <v>722</v>
+        <v>604</v>
       </c>
       <c r="H8" s="17">
-        <v>685</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="18"/>
       <c r="B9" s="3">
         <v>2</v>
       </c>
       <c r="C9" s="4">
         <v>0</v>
       </c>
       <c r="D9" s="4">
-        <v>2288</v>
+        <v>2351</v>
       </c>
       <c r="E9" s="4">
-        <v>1909</v>
+        <v>1941</v>
       </c>
       <c r="F9" s="4">
-        <v>972</v>
+        <v>981</v>
       </c>
       <c r="G9" s="4">
-        <v>734</v>
+        <v>602</v>
       </c>
       <c r="H9" s="6">
-        <v>674</v>
+        <v>663</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="18"/>
       <c r="B10" s="3">
         <v>3</v>
       </c>
       <c r="C10" s="4">
         <v>0</v>
       </c>
       <c r="D10" s="4">
-        <v>2279</v>
+        <v>2351</v>
       </c>
       <c r="E10" s="4">
-        <v>1744</v>
+        <v>1849</v>
       </c>
       <c r="F10" s="4">
-        <v>911</v>
+        <v>964</v>
       </c>
       <c r="G10" s="4">
-        <v>678</v>
+        <v>544</v>
       </c>
       <c r="H10" s="6">
-        <v>659</v>
+        <v>675</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="18"/>
       <c r="B11" s="3">
         <v>4</v>
       </c>
       <c r="C11" s="4">
         <v>0</v>
       </c>
       <c r="D11" s="4">
-        <v>2164</v>
+        <v>2142</v>
       </c>
       <c r="E11" s="4">
-        <v>1657</v>
+        <v>1717</v>
       </c>
       <c r="F11" s="4">
-        <v>852</v>
+        <v>916</v>
       </c>
       <c r="G11" s="4">
-        <v>632</v>
+        <v>503</v>
       </c>
       <c r="H11" s="6">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="18"/>
       <c r="B12" s="3">
         <v>5</v>
       </c>
       <c r="C12" s="4">
         <v>0</v>
       </c>
       <c r="D12" s="4">
-        <v>2056</v>
+        <v>2042</v>
       </c>
       <c r="E12" s="4">
-        <v>1655</v>
+        <v>1647</v>
       </c>
       <c r="F12" s="4">
-        <v>816</v>
+        <v>889</v>
       </c>
       <c r="G12" s="4">
-        <v>593</v>
+        <v>478</v>
       </c>
       <c r="H12" s="6">
-        <v>646</v>
+        <v>657</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="18"/>
       <c r="B13" s="3">
         <v>6</v>
       </c>
       <c r="C13" s="4">
         <v>0</v>
       </c>
       <c r="D13" s="4">
-        <v>2023</v>
+        <v>1988</v>
       </c>
       <c r="E13" s="4">
-        <v>1674</v>
+        <v>1657</v>
       </c>
       <c r="F13" s="4">
-        <v>820</v>
+        <v>908</v>
       </c>
       <c r="G13" s="4">
-        <v>555</v>
+        <v>477</v>
       </c>
       <c r="H13" s="6">
-        <v>649</v>
+        <v>670</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="18"/>
       <c r="B14" s="3">
         <v>7</v>
       </c>
       <c r="C14" s="4">
         <v>0</v>
       </c>
       <c r="D14" s="4">
-        <v>2044</v>
+        <v>2091</v>
       </c>
       <c r="E14" s="4">
-        <v>1713</v>
+        <v>1727</v>
       </c>
       <c r="F14" s="4">
-        <v>849</v>
+        <v>950</v>
       </c>
       <c r="G14" s="4">
-        <v>564</v>
+        <v>494</v>
       </c>
       <c r="H14" s="6">
-        <v>661</v>
+        <v>693</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="18"/>
       <c r="B15" s="3">
         <v>8</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
-        <v>2042</v>
+        <v>2193</v>
       </c>
       <c r="E15" s="4">
-        <v>1666</v>
+        <v>1778</v>
       </c>
       <c r="F15" s="4">
-        <v>873</v>
+        <v>968</v>
       </c>
       <c r="G15" s="4">
-        <v>578</v>
+        <v>498</v>
       </c>
       <c r="H15" s="6">
-        <v>658</v>
+        <v>714</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="18"/>
       <c r="B16" s="3">
         <v>9</v>
       </c>
       <c r="C16" s="4">
         <v>0</v>
       </c>
       <c r="D16" s="4">
-        <v>2013</v>
+        <v>2233</v>
       </c>
       <c r="E16" s="4">
-        <v>1681</v>
+        <v>1784</v>
       </c>
       <c r="F16" s="4">
-        <v>848</v>
+        <v>972</v>
       </c>
       <c r="G16" s="4">
-        <v>577</v>
+        <v>551</v>
       </c>
       <c r="H16" s="6">
-        <v>646</v>
+        <v>728</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="18"/>
       <c r="B17" s="3">
         <v>10</v>
       </c>
       <c r="C17" s="4">
         <v>0</v>
       </c>
       <c r="D17" s="4">
-        <v>2013</v>
+        <v>2286</v>
       </c>
       <c r="E17" s="4">
-        <v>1647</v>
+        <v>1818</v>
       </c>
       <c r="F17" s="4">
-        <v>861</v>
+        <v>959</v>
       </c>
       <c r="G17" s="4">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="H17" s="6">
-        <v>621</v>
+        <v>718</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="18"/>
       <c r="B18" s="3">
         <v>11</v>
       </c>
       <c r="C18" s="4">
         <v>0</v>
       </c>
       <c r="D18" s="4">
-        <v>2042</v>
+        <v>2338</v>
       </c>
       <c r="E18" s="4">
-        <v>1674</v>
+        <v>1801</v>
       </c>
       <c r="F18" s="4">
-        <v>883</v>
+        <v>944</v>
       </c>
       <c r="G18" s="4">
-        <v>532</v>
+        <v>561</v>
       </c>
       <c r="H18" s="6">
-        <v>609</v>
+        <v>722</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="19"/>
       <c r="B19" s="7">
         <v>12</v>
       </c>
       <c r="C19" s="8">
         <v>0</v>
       </c>
       <c r="D19" s="8">
-        <v>2097</v>
+        <v>2382</v>
       </c>
       <c r="E19" s="8">
-        <v>1768</v>
+        <v>1847</v>
       </c>
       <c r="F19" s="8">
-        <v>933</v>
+        <v>979</v>
       </c>
       <c r="G19" s="8">
-        <v>547</v>
+        <v>574</v>
       </c>
       <c r="H19" s="9">
-        <v>604</v>
+        <v>718</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="14">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B20" s="15">
         <v>1</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
-        <v>2274</v>
+        <v>2560</v>
       </c>
       <c r="E20" s="16">
-        <v>1927</v>
+        <v>1986</v>
       </c>
       <c r="F20" s="16">
-        <v>998</v>
+        <v>1036</v>
       </c>
       <c r="G20" s="16">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="H20" s="17">
-        <v>660</v>
+        <v>748</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="18"/>
       <c r="B21" s="3">
         <v>2</v>
       </c>
       <c r="C21" s="4">
         <v>0</v>
       </c>
       <c r="D21" s="4">
-        <v>2351</v>
+        <v>2622</v>
       </c>
       <c r="E21" s="4">
-        <v>1941</v>
+        <v>2025</v>
       </c>
       <c r="F21" s="4">
-        <v>981</v>
+        <v>1045</v>
       </c>
       <c r="G21" s="4">
-        <v>602</v>
+        <v>644</v>
       </c>
       <c r="H21" s="6">
-        <v>663</v>
+        <v>773</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="18"/>
       <c r="B22" s="3">
         <v>3</v>
       </c>
       <c r="C22" s="4">
         <v>0</v>
       </c>
       <c r="D22" s="4">
-        <v>2351</v>
+        <v>2641</v>
       </c>
       <c r="E22" s="4">
-        <v>1849</v>
+        <v>2010</v>
       </c>
       <c r="F22" s="4">
-        <v>964</v>
+        <v>1010</v>
       </c>
       <c r="G22" s="4">
-        <v>544</v>
+        <v>676</v>
       </c>
       <c r="H22" s="6">
-        <v>675</v>
+        <v>782</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="18"/>
       <c r="B23" s="3">
         <v>4</v>
       </c>
-      <c r="C23" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="6"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="18"/>
       <c r="B24" s="3">
         <v>5</v>
       </c>
-      <c r="C24" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="6"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="18"/>
       <c r="B25" s="3">
         <v>6</v>
       </c>
-      <c r="C25" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="18"/>
       <c r="B26" s="3">
         <v>7</v>
       </c>
-      <c r="C26" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="6"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="18"/>
       <c r="B27" s="3">
         <v>8</v>
       </c>
-      <c r="C27" s="4">
-[...16 lines deleted...]
-      </c>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="6"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="18"/>
       <c r="B28" s="3">
         <v>9</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="6"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="18"/>
       <c r="B29" s="3">
         <v>10</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="6"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="18"/>
       <c r="B30" s="3">
         <v>11</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="6"/>
     </row>
     <row r="31" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="19"/>
       <c r="B31" s="7">
         <v>12</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="9"/>
     </row>
   </sheetData>
-  <sortState ref="B4:H5">
-    <sortCondition ref="B4:B5"/>
+  <sortState ref="B4:H4">
+    <sortCondition ref="B4"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>