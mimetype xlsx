--- v0 (2025-10-09)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B14A9D3C-76E3-4A3D-8DD9-78F0FB68E701}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A2C677F-6DE5-4688-A7C0-08A06D7C4FB1}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="360" yWindow="60" windowWidth="11295" windowHeight="5580" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="bezro_z_prawem_do_zasiłku" sheetId="1" r:id="rId1"/>
     <sheet name="Arkusz2" sheetId="2" r:id="rId2"/>
     <sheet name="Arkusz3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>Rok</t>
   </si>
   <si>
     <t>M-c</t>
   </si>
   <si>
     <t>Częstochowa</t>
   </si>
   <si>
     <t>Częstochowski</t>
@@ -838,637 +838,575 @@
         <v>0</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A4" s="7">
-        <v>2020</v>
+      <c r="A4" s="16">
+        <v>2021</v>
       </c>
       <c r="B4" s="1">
         <v>12</v>
       </c>
       <c r="C4" s="2">
-        <v>1052</v>
+        <v>549</v>
       </c>
       <c r="D4" s="2">
-        <v>761</v>
+        <v>432</v>
       </c>
       <c r="E4" s="2">
-        <v>451</v>
+        <v>326</v>
       </c>
       <c r="F4" s="2">
-        <v>252</v>
+        <v>173</v>
       </c>
       <c r="G4" s="2">
-        <v>363</v>
+        <v>247</v>
       </c>
       <c r="H4" s="8">
-        <v>399</v>
-      </c>
+        <v>242</v>
+      </c>
+      <c r="I4" s="18"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A5" s="16">
-        <v>2021</v>
+      <c r="A5" s="7">
+        <v>2022</v>
       </c>
       <c r="B5" s="1">
         <v>12</v>
       </c>
       <c r="C5" s="2">
         <v>549</v>
       </c>
       <c r="D5" s="2">
-        <v>432</v>
+        <v>446</v>
       </c>
       <c r="E5" s="2">
         <v>326</v>
       </c>
       <c r="F5" s="2">
-        <v>173</v>
+        <v>213</v>
       </c>
       <c r="G5" s="2">
-        <v>247</v>
+        <v>216</v>
       </c>
       <c r="H5" s="8">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="I5" s="18"/>
+        <v>270</v>
+      </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="7">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B6" s="1">
         <v>12</v>
       </c>
       <c r="C6" s="2">
-        <v>549</v>
+        <v>528</v>
       </c>
       <c r="D6" s="2">
-        <v>446</v>
+        <v>421</v>
       </c>
       <c r="E6" s="2">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F6" s="2">
-        <v>213</v>
+        <v>186</v>
       </c>
       <c r="G6" s="2">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="H6" s="8">
-        <v>270</v>
+        <v>247</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A7" s="16"/>
       <c r="B7" s="19">
         <v>12</v>
       </c>
       <c r="C7" s="20">
-        <v>528</v>
+        <v>575</v>
       </c>
       <c r="D7" s="20">
-        <v>421</v>
+        <v>446</v>
       </c>
       <c r="E7" s="20">
-        <v>325</v>
+        <v>512</v>
       </c>
       <c r="F7" s="20">
-        <v>186</v>
+        <v>221</v>
       </c>
       <c r="G7" s="20">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="H7" s="21">
-        <v>247</v>
+        <v>271</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="15">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B8" s="9">
         <v>1</v>
       </c>
       <c r="C8" s="10">
-        <v>585</v>
+        <v>630</v>
       </c>
       <c r="D8" s="10">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="E8" s="10">
-        <v>361</v>
+        <v>528</v>
       </c>
       <c r="F8" s="10">
-        <v>207</v>
+        <v>229</v>
       </c>
       <c r="G8" s="10">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="H8" s="11">
-        <v>280</v>
+        <v>291</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="16"/>
       <c r="B9" s="1">
         <v>2</v>
       </c>
       <c r="C9" s="2">
-        <v>626</v>
+        <v>669</v>
       </c>
       <c r="D9" s="2">
         <v>485</v>
       </c>
       <c r="E9" s="2">
-        <v>357</v>
+        <v>529</v>
       </c>
       <c r="F9" s="2">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G9" s="2">
-        <v>264</v>
+        <v>228</v>
       </c>
       <c r="H9" s="8">
-        <v>272</v>
+        <v>296</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="16"/>
       <c r="B10" s="1">
         <v>3</v>
       </c>
       <c r="C10" s="2">
-        <v>574</v>
+        <v>654</v>
       </c>
       <c r="D10" s="2">
-        <v>471</v>
+        <v>442</v>
       </c>
       <c r="E10" s="2">
-        <v>329</v>
+        <v>517</v>
       </c>
       <c r="F10" s="2">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="G10" s="2">
-        <v>238</v>
+        <v>212</v>
       </c>
       <c r="H10" s="8">
-        <v>260</v>
+        <v>331</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="16"/>
       <c r="B11" s="1">
         <v>4</v>
       </c>
       <c r="C11" s="2">
-        <v>585</v>
+        <v>640</v>
       </c>
       <c r="D11" s="2">
-        <v>460</v>
+        <v>404</v>
       </c>
       <c r="E11" s="2">
-        <v>327</v>
+        <v>469</v>
       </c>
       <c r="F11" s="2">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="G11" s="2">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="H11" s="8">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16"/>
-      <c r="B12" s="1">
+      <c r="B12" s="12">
         <v>5</v>
       </c>
-      <c r="C12" s="2">
-[...15 lines deleted...]
-        <v>261</v>
+      <c r="C12" s="13">
+        <v>586</v>
+      </c>
+      <c r="D12" s="13">
+        <v>393</v>
+      </c>
+      <c r="E12" s="13">
+        <v>434</v>
+      </c>
+      <c r="F12" s="13">
+        <v>193</v>
+      </c>
+      <c r="G12" s="13">
+        <v>188</v>
+      </c>
+      <c r="H12" s="14">
+        <v>309</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="16"/>
-      <c r="B13" s="1">
-[...18 lines deleted...]
-        <v>290</v>
+      <c r="B13" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="23">
+        <v>588</v>
+      </c>
+      <c r="D13" s="23">
+        <v>394</v>
+      </c>
+      <c r="E13" s="23">
+        <v>443</v>
+      </c>
+      <c r="F13" s="23">
+        <v>205</v>
+      </c>
+      <c r="G13" s="23">
+        <v>192</v>
+      </c>
+      <c r="H13" s="24">
+        <v>338</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="16"/>
       <c r="B14" s="1">
         <v>7</v>
       </c>
       <c r="C14" s="2">
-        <v>553</v>
+        <v>580</v>
       </c>
       <c r="D14" s="2">
-        <v>430</v>
+        <v>414</v>
       </c>
       <c r="E14" s="2">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="F14" s="2">
-        <v>191</v>
+        <v>212</v>
       </c>
       <c r="G14" s="2">
-        <v>224</v>
+        <v>179</v>
       </c>
       <c r="H14" s="8">
-        <v>315</v>
+        <v>354</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="16"/>
       <c r="B15" s="1">
         <v>8</v>
       </c>
       <c r="C15" s="2">
-        <v>546</v>
+        <v>591</v>
       </c>
       <c r="D15" s="2">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="E15" s="2">
-        <v>402</v>
+        <v>357</v>
       </c>
       <c r="F15" s="2">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="G15" s="2">
-        <v>215</v>
+        <v>176</v>
       </c>
       <c r="H15" s="8">
-        <v>318</v>
+        <v>360</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="16"/>
       <c r="B16" s="1">
         <v>9</v>
       </c>
       <c r="C16" s="2">
-        <v>536</v>
+        <v>565</v>
       </c>
       <c r="D16" s="2">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="E16" s="2">
-        <v>415</v>
+        <v>318</v>
       </c>
       <c r="F16" s="2">
-        <v>186</v>
+        <v>207</v>
       </c>
       <c r="G16" s="2">
-        <v>235</v>
+        <v>172</v>
       </c>
       <c r="H16" s="8">
-        <v>307</v>
+        <v>326</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="16"/>
       <c r="B17" s="1">
         <v>10</v>
       </c>
       <c r="C17" s="2">
-        <v>537</v>
+        <v>561</v>
       </c>
       <c r="D17" s="2">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="E17" s="2">
-        <v>438</v>
+        <v>314</v>
       </c>
       <c r="F17" s="2">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="G17" s="2">
-        <v>204</v>
+        <v>170</v>
       </c>
       <c r="H17" s="8">
-        <v>291</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="16"/>
       <c r="B18" s="1">
         <v>11</v>
       </c>
       <c r="C18" s="2">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="D18" s="2">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="E18" s="2">
-        <v>444</v>
+        <v>317</v>
       </c>
       <c r="F18" s="2">
-        <v>213</v>
+        <v>192</v>
       </c>
       <c r="G18" s="2">
-        <v>208</v>
+        <v>185</v>
       </c>
       <c r="H18" s="8">
-        <v>303</v>
+        <v>316</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
       <c r="B19" s="12">
         <v>12</v>
       </c>
       <c r="C19" s="13">
-        <v>575</v>
+        <v>561</v>
       </c>
       <c r="D19" s="13">
-        <v>446</v>
+        <v>402</v>
       </c>
       <c r="E19" s="13">
-        <v>512</v>
+        <v>325</v>
       </c>
       <c r="F19" s="13">
-        <v>221</v>
+        <v>199</v>
       </c>
       <c r="G19" s="13">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="H19" s="14">
-        <v>271</v>
+        <v>307</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="15">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B20" s="9">
         <v>1</v>
       </c>
       <c r="C20" s="10">
-        <v>630</v>
+        <v>612</v>
       </c>
       <c r="D20" s="10">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="E20" s="10">
-        <v>528</v>
+        <v>392</v>
       </c>
       <c r="F20" s="10">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="G20" s="10">
-        <v>231</v>
+        <v>258</v>
       </c>
       <c r="H20" s="11">
-        <v>291</v>
+        <v>315</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="16"/>
       <c r="B21" s="1">
         <v>2</v>
       </c>
       <c r="C21" s="2">
-        <v>669</v>
+        <v>638</v>
       </c>
       <c r="D21" s="2">
         <v>485</v>
       </c>
       <c r="E21" s="2">
-        <v>529</v>
+        <v>380</v>
       </c>
       <c r="F21" s="2">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="G21" s="2">
-        <v>228</v>
+        <v>255</v>
       </c>
       <c r="H21" s="8">
-        <v>296</v>
+        <v>309</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="1">
         <v>3</v>
       </c>
       <c r="C22" s="2">
-        <v>654</v>
+        <v>694</v>
       </c>
       <c r="D22" s="2">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="E22" s="2">
-        <v>517</v>
+        <v>374</v>
       </c>
       <c r="F22" s="2">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="G22" s="2">
-        <v>212</v>
+        <v>274</v>
       </c>
       <c r="H22" s="8">
-        <v>331</v>
+        <v>302</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="16"/>
       <c r="B23" s="1">
         <v>4</v>
       </c>
-      <c r="C23" s="2">
-[...18 lines deleted...]
-    <row r="24" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="8"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="16"/>
-      <c r="B24" s="12">
+      <c r="B24" s="1">
         <v>5</v>
       </c>
-      <c r="C24" s="13">
-[...16 lines deleted...]
-      </c>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="8"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="16"/>
-      <c r="B25" s="22" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B25" s="22">
+        <v>6</v>
+      </c>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="24"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="16"/>
       <c r="B26" s="1">
         <v>7</v>
       </c>
-      <c r="C26" s="2">
-[...16 lines deleted...]
-      </c>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="8"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="16"/>
       <c r="B27" s="1">
         <v>8</v>
       </c>
-      <c r="C27" s="2">
-[...16 lines deleted...]
-      </c>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="8"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="16"/>
       <c r="B28" s="1">
         <v>9</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="8"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
       <c r="B29" s="1">
         <v>10</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="8"/>
     </row>
@@ -1487,52 +1425,52 @@
     <row r="31" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="17"/>
       <c r="B31" s="12">
         <v>12</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="14"/>
     </row>
     <row r="33" spans="1:8" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
     </row>
   </sheetData>
-  <sortState ref="B4:H5">
-    <sortCondition ref="B4:B5"/>
+  <sortState ref="B4:H4">
+    <sortCondition ref="B4"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A33:H33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">