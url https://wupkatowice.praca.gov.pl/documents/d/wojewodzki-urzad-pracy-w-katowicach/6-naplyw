--- v0 (2025-10-09)
+++ v1 (2026-04-29)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\makro\Czestochowa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66CCEB48-EAE9-4046-8043-9C569BB44DFB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{251FEAF4-374F-45F2-8B0D-31732F829021}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="465" windowWidth="18900" windowHeight="11520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="napływ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="12">
   <si>
     <t>Bezrobotni nowo zarejestrowani "napływ"
 - w roku / miesiącu sprawozdawczym</t>
   </si>
   <si>
     <t>Rok</t>
   </si>
   <si>
     <t>M-c</t>
   </si>
   <si>
     <t>Częstochowa</t>
   </si>
@@ -291,175 +291,174 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...28 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -784,735 +783,675 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="2" max="2" width="9.25" customWidth="1"/>
     <col min="3" max="8" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23"/>
-[...5 lines deleted...]
-      <c r="H1" s="23"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
     </row>
     <row r="2" spans="1:8" ht="15" thickBot="1"/>
-    <row r="3" spans="1:8" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="18" t="s">
+    <row r="3" spans="1:8" ht="14.25" customHeight="1">
+      <c r="A3" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="20" t="s">
+      <c r="D3" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="20" t="s">
+      <c r="E3" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="20" t="s">
+      <c r="F3" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="20" t="s">
+      <c r="G3" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="21" t="s">
+      <c r="H3" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="22">
-[...2 lines deleted...]
-      <c r="B4" s="9" t="s">
+      <c r="A4" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="10">
-[...15 lines deleted...]
-        <v>4155</v>
+      <c r="C4" s="3">
+        <v>5841</v>
+      </c>
+      <c r="D4" s="3">
+        <v>3785</v>
+      </c>
+      <c r="E4" s="3">
+        <v>2912</v>
+      </c>
+      <c r="F4" s="3">
+        <v>1674</v>
+      </c>
+      <c r="G4" s="3">
+        <v>2100</v>
+      </c>
+      <c r="H4" s="4">
+        <v>3551</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="3">
-        <v>5841</v>
+        <v>7055</v>
       </c>
       <c r="D5" s="3">
-        <v>3785</v>
+        <v>4358</v>
       </c>
       <c r="E5" s="3">
-        <v>2912</v>
+        <v>3392</v>
       </c>
       <c r="F5" s="3">
-        <v>1674</v>
+        <v>2049</v>
       </c>
       <c r="G5" s="3">
-        <v>2100</v>
+        <v>2291</v>
       </c>
       <c r="H5" s="4">
-        <v>3551</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="3">
-        <v>7055</v>
+        <v>6966</v>
       </c>
       <c r="D6" s="3">
-        <v>4358</v>
+        <v>4417</v>
       </c>
       <c r="E6" s="3">
-        <v>3392</v>
+        <v>3482</v>
       </c>
       <c r="F6" s="3">
-        <v>2049</v>
+        <v>2028</v>
       </c>
       <c r="G6" s="3">
-        <v>2291</v>
+        <v>2220</v>
       </c>
       <c r="H6" s="4">
-        <v>3867</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" thickBot="1">
-      <c r="A7" s="14">
-[...2 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="A7" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="6">
-[...15 lines deleted...]
-        <v>3536</v>
+      <c r="C7" s="22">
+        <v>7241</v>
+      </c>
+      <c r="D7" s="22">
+        <v>4390</v>
+      </c>
+      <c r="E7" s="22">
+        <v>3244</v>
+      </c>
+      <c r="F7" s="22">
+        <v>2032</v>
+      </c>
+      <c r="G7" s="22">
+        <v>2270</v>
+      </c>
+      <c r="H7" s="23">
+        <v>3653</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="12">
-[...2 lines deleted...]
-      <c r="B8" s="15">
+      <c r="A8" s="8">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="9">
         <v>1</v>
       </c>
-      <c r="C8" s="16">
-[...15 lines deleted...]
-        <v>398</v>
+      <c r="C8" s="10">
+        <v>760</v>
+      </c>
+      <c r="D8" s="10">
+        <v>458</v>
+      </c>
+      <c r="E8" s="10">
+        <v>490</v>
+      </c>
+      <c r="F8" s="10">
+        <v>198</v>
+      </c>
+      <c r="G8" s="10">
+        <v>220</v>
+      </c>
+      <c r="H8" s="11">
+        <v>423</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="12"/>
       <c r="B9" s="2">
         <v>2</v>
       </c>
       <c r="C9" s="3">
-        <v>702</v>
+        <v>584</v>
       </c>
       <c r="D9" s="3">
-        <v>424</v>
+        <v>351</v>
       </c>
       <c r="E9" s="3">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="F9" s="3">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="G9" s="3">
-        <v>221</v>
+        <v>170</v>
       </c>
       <c r="H9" s="4">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="12"/>
       <c r="B10" s="2">
         <v>3</v>
       </c>
       <c r="C10" s="3">
-        <v>567</v>
+        <v>675</v>
       </c>
       <c r="D10" s="3">
-        <v>372</v>
+        <v>393</v>
       </c>
       <c r="E10" s="3">
-        <v>199</v>
+        <v>241</v>
       </c>
       <c r="F10" s="3">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="G10" s="3">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="H10" s="4">
-        <v>268</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="12"/>
       <c r="B11" s="2">
         <v>4</v>
       </c>
       <c r="C11" s="3">
-        <v>602</v>
+        <v>639</v>
       </c>
       <c r="D11" s="3">
-        <v>345</v>
+        <v>326</v>
       </c>
       <c r="E11" s="3">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="F11" s="3">
-        <v>153</v>
+        <v>121</v>
       </c>
       <c r="G11" s="3">
-        <v>182</v>
+        <v>129</v>
       </c>
       <c r="H11" s="4">
-        <v>294</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15" thickBot="1">
       <c r="A12" s="12"/>
-      <c r="B12" s="2">
+      <c r="B12" s="5">
         <v>5</v>
       </c>
-      <c r="C12" s="3">
-[...15 lines deleted...]
-        <v>252</v>
+      <c r="C12" s="6">
+        <v>547</v>
+      </c>
+      <c r="D12" s="6">
+        <v>323</v>
+      </c>
+      <c r="E12" s="6">
+        <v>168</v>
+      </c>
+      <c r="F12" s="6">
+        <v>125</v>
+      </c>
+      <c r="G12" s="6">
+        <v>105</v>
+      </c>
+      <c r="H12" s="7">
+        <v>279</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="12"/>
-      <c r="B13" s="2">
-[...18 lines deleted...]
-        <v>264</v>
+      <c r="B13" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="15">
+        <v>475</v>
+      </c>
+      <c r="D13" s="15">
+        <v>256</v>
+      </c>
+      <c r="E13" s="15">
+        <v>188</v>
+      </c>
+      <c r="F13" s="15">
+        <v>133</v>
+      </c>
+      <c r="G13" s="15">
+        <v>114</v>
+      </c>
+      <c r="H13" s="16">
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="12"/>
       <c r="B14" s="2">
         <v>7</v>
       </c>
       <c r="C14" s="3">
-        <v>660</v>
+        <v>614</v>
       </c>
       <c r="D14" s="3">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="E14" s="3">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F14" s="3">
-        <v>176</v>
+        <v>147</v>
       </c>
       <c r="G14" s="3">
-        <v>206</v>
+        <v>160</v>
       </c>
       <c r="H14" s="4">
-        <v>331</v>
+        <v>318</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="12"/>
       <c r="B15" s="2">
         <v>8</v>
       </c>
       <c r="C15" s="3">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="D15" s="3">
-        <v>330</v>
+        <v>287</v>
       </c>
       <c r="E15" s="3">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="F15" s="3">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="G15" s="3">
-        <v>176</v>
+        <v>150</v>
       </c>
       <c r="H15" s="4">
-        <v>245</v>
+        <v>289</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="12"/>
       <c r="B16" s="2">
         <v>9</v>
       </c>
       <c r="C16" s="3">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="D16" s="3">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="E16" s="3">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="F16" s="3">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="G16" s="3">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="H16" s="4">
-        <v>366</v>
+        <v>344</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="12"/>
       <c r="B17" s="2">
         <v>10</v>
       </c>
       <c r="C17" s="3">
-        <v>739</v>
+        <v>721</v>
       </c>
       <c r="D17" s="3">
-        <v>420</v>
+        <v>475</v>
       </c>
       <c r="E17" s="3">
-        <v>345</v>
+        <v>325</v>
       </c>
       <c r="F17" s="3">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="G17" s="3">
-        <v>143</v>
+        <v>199</v>
       </c>
       <c r="H17" s="4">
-        <v>331</v>
+        <v>298</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="12"/>
       <c r="B18" s="2">
         <v>11</v>
       </c>
       <c r="C18" s="3">
-        <v>565</v>
+        <v>614</v>
       </c>
       <c r="D18" s="3">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="E18" s="3">
-        <v>219</v>
+        <v>230</v>
       </c>
       <c r="F18" s="3">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="G18" s="3">
-        <v>184</v>
+        <v>156</v>
       </c>
       <c r="H18" s="4">
-        <v>295</v>
+        <v>282</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="15" thickBot="1">
       <c r="A19" s="13"/>
       <c r="B19" s="5">
         <v>12</v>
       </c>
       <c r="C19" s="6">
-        <v>535</v>
+        <v>511</v>
       </c>
       <c r="D19" s="6">
-        <v>338</v>
+        <v>279</v>
       </c>
       <c r="E19" s="6">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="F19" s="6">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="G19" s="6">
-        <v>199</v>
+        <v>171</v>
       </c>
       <c r="H19" s="7">
-        <v>318</v>
+        <v>264</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B20" s="9">
         <v>1</v>
       </c>
       <c r="C20" s="10">
-        <v>760</v>
+        <v>642</v>
       </c>
       <c r="D20" s="10">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="E20" s="10">
-        <v>490</v>
+        <v>392</v>
       </c>
       <c r="F20" s="10">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G20" s="10">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="H20" s="11">
-        <v>423</v>
+        <v>332</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="12"/>
       <c r="B21" s="2">
         <v>2</v>
       </c>
       <c r="C21" s="3">
-        <v>584</v>
+        <v>562</v>
       </c>
       <c r="D21" s="3">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="E21" s="3">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="F21" s="3">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="G21" s="3">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="H21" s="4">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="12"/>
       <c r="B22" s="2">
         <v>3</v>
       </c>
       <c r="C22" s="3">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="D22" s="3">
-        <v>393</v>
+        <v>357</v>
       </c>
       <c r="E22" s="3">
-        <v>241</v>
+        <v>203</v>
       </c>
       <c r="F22" s="3">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="G22" s="3">
         <v>176</v>
       </c>
       <c r="H22" s="4">
-        <v>318</v>
+        <v>279</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="12"/>
       <c r="B23" s="2">
         <v>4</v>
       </c>
-      <c r="C23" s="3">
-[...18 lines deleted...]
-    <row r="24" spans="1:8" ht="15" thickBot="1">
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="4"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" s="12"/>
-      <c r="B24" s="5">
+      <c r="B24" s="2">
         <v>5</v>
       </c>
-      <c r="C24" s="6">
-[...16 lines deleted...]
-      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="4"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="12"/>
-      <c r="B25" s="15" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B25" s="14">
+        <v>6</v>
+      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="16"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="12"/>
       <c r="B26" s="2">
         <v>7</v>
       </c>
-      <c r="C26" s="3">
-[...16 lines deleted...]
-      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="4"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="12"/>
       <c r="B27" s="2">
         <v>8</v>
       </c>
-      <c r="C27" s="3">
-[...16 lines deleted...]
-      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="4"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="12"/>
       <c r="B28" s="2">
         <v>9</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="4"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="12"/>
       <c r="B29" s="2">
         <v>10</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="4"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="12"/>
       <c r="B30" s="2">
         <v>11</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="4"/>
     </row>
     <row r="31" spans="1:8" ht="15" thickBot="1">
       <c r="A31" s="13"/>
       <c r="B31" s="5">
         <v>12</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="7"/>
     </row>
     <row r="33" spans="1:8" ht="74.25" customHeight="1">
-      <c r="A33" s="24" t="s">
+      <c r="A33" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="B33" s="24"/>
-[...5 lines deleted...]
-      <c r="H33" s="24"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A33:H33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>