--- v0 (2025-10-09)
+++ v1 (2026-04-28)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\makro\Czestochowa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18F952B1-C86E-404A-B0CB-21625B79D863}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DB3E69C-B170-496B-BC88-F142711A89A5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="405" windowWidth="18900" windowHeight="11580" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="odpływ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="12">
   <si>
     <t>Rok</t>
   </si>
   <si>
     <t>M-c</t>
   </si>
   <si>
     <t>Częstochowa</t>
   </si>
   <si>
     <t>Częstochowski</t>
   </si>
   <si>
@@ -317,86 +317,90 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
-[...9 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -838,635 +842,575 @@
       </c>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="7">
-        <v>5471</v>
+        <v>6690</v>
       </c>
       <c r="D4" s="7">
-        <v>3796</v>
+        <v>4368</v>
       </c>
       <c r="E4" s="7">
-        <v>2881</v>
+        <v>3129</v>
       </c>
       <c r="F4" s="7">
-        <v>1866</v>
+        <v>1879</v>
       </c>
       <c r="G4" s="7">
-        <v>2181</v>
+        <v>2273</v>
       </c>
       <c r="H4" s="8">
-        <v>3694</v>
+        <v>4374</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="7">
-        <v>6690</v>
+        <v>7607</v>
       </c>
       <c r="D5" s="7">
-        <v>4368</v>
+        <v>4888</v>
       </c>
       <c r="E5" s="7">
-        <v>3129</v>
+        <v>3646</v>
       </c>
       <c r="F5" s="7">
-        <v>1879</v>
+        <v>2021</v>
       </c>
       <c r="G5" s="7">
-        <v>2273</v>
+        <v>2379</v>
       </c>
       <c r="H5" s="8">
-        <v>4374</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7">
-        <v>7607</v>
+        <v>7049</v>
       </c>
       <c r="D6" s="7">
-        <v>4888</v>
+        <v>4518</v>
       </c>
       <c r="E6" s="7">
-        <v>3646</v>
+        <v>3435</v>
       </c>
       <c r="F6" s="7">
-        <v>2021</v>
+        <v>2142</v>
       </c>
       <c r="G6" s="7">
-        <v>2379</v>
+        <v>2402</v>
       </c>
       <c r="H6" s="8">
-        <v>3866</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" thickBot="1">
-      <c r="A7" s="16">
-[...2 lines deleted...]
-      <c r="B7" s="18" t="s">
+      <c r="A7" s="17">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="19">
-[...15 lines deleted...]
-        <v>3583</v>
+      <c r="C7" s="22">
+        <v>6914</v>
+      </c>
+      <c r="D7" s="22">
+        <v>4287</v>
+      </c>
+      <c r="E7" s="22">
+        <v>3159</v>
+      </c>
+      <c r="F7" s="22">
+        <v>2006</v>
+      </c>
+      <c r="G7" s="22">
+        <v>2423</v>
+      </c>
+      <c r="H7" s="23">
+        <v>3649</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B8" s="13">
         <v>1</v>
       </c>
       <c r="C8" s="14">
-        <v>425</v>
+        <v>462</v>
       </c>
       <c r="D8" s="14">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="E8" s="14">
-        <v>215</v>
+        <v>287</v>
       </c>
       <c r="F8" s="14">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="G8" s="14">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="H8" s="15">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="16"/>
       <c r="B9" s="6">
         <v>2</v>
       </c>
       <c r="C9" s="7">
-        <v>528</v>
+        <v>492</v>
       </c>
       <c r="D9" s="7">
-        <v>294</v>
+        <v>244</v>
       </c>
       <c r="E9" s="7">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F9" s="7">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G9" s="7">
-        <v>149</v>
+        <v>179</v>
       </c>
       <c r="H9" s="8">
-        <v>293</v>
+        <v>278</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="16"/>
       <c r="B10" s="6">
         <v>3</v>
       </c>
       <c r="C10" s="7">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="D10" s="7">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E10" s="7">
-        <v>417</v>
+        <v>377</v>
       </c>
       <c r="F10" s="7">
-        <v>252</v>
+        <v>157</v>
       </c>
       <c r="G10" s="7">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="H10" s="8">
-        <v>329</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="16"/>
       <c r="B11" s="6">
         <v>4</v>
       </c>
       <c r="C11" s="7">
-        <v>681</v>
+        <v>815</v>
       </c>
       <c r="D11" s="7">
-        <v>474</v>
+        <v>606</v>
       </c>
       <c r="E11" s="7">
-        <v>344</v>
+        <v>380</v>
       </c>
       <c r="F11" s="7">
-        <v>217</v>
+        <v>194</v>
       </c>
       <c r="G11" s="7">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="H11" s="8">
-        <v>316</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15" thickBot="1">
       <c r="A12" s="16"/>
-      <c r="B12" s="6">
+      <c r="B12" s="9">
         <v>5</v>
       </c>
-      <c r="C12" s="7">
-[...15 lines deleted...]
-        <v>317</v>
+      <c r="C12" s="10">
+        <v>747</v>
+      </c>
+      <c r="D12" s="10">
+        <v>449</v>
+      </c>
+      <c r="E12" s="10">
+        <v>237</v>
+      </c>
+      <c r="F12" s="10">
+        <v>166</v>
+      </c>
+      <c r="G12" s="10">
+        <v>164</v>
+      </c>
+      <c r="H12" s="11">
+        <v>324</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="16"/>
-      <c r="B13" s="6">
-[...18 lines deleted...]
-        <v>286</v>
+      <c r="B13" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="19">
+        <v>515</v>
+      </c>
+      <c r="D13" s="19">
+        <v>309</v>
+      </c>
+      <c r="E13" s="19">
+        <v>169</v>
+      </c>
+      <c r="F13" s="19">
+        <v>104</v>
+      </c>
+      <c r="G13" s="19">
+        <v>97</v>
+      </c>
+      <c r="H13" s="20">
+        <v>244</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="16"/>
       <c r="B14" s="6">
         <v>7</v>
       </c>
       <c r="C14" s="7">
-        <v>597</v>
+        <v>412</v>
       </c>
       <c r="D14" s="7">
-        <v>339</v>
+        <v>226</v>
       </c>
       <c r="E14" s="7">
-        <v>207</v>
+        <v>166</v>
       </c>
       <c r="F14" s="7">
-        <v>147</v>
+        <v>96</v>
       </c>
       <c r="G14" s="7">
-        <v>210</v>
+        <v>113</v>
       </c>
       <c r="H14" s="8">
-        <v>294</v>
+        <v>203</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="16"/>
       <c r="B15" s="6">
         <v>8</v>
       </c>
       <c r="C15" s="7">
-        <v>575</v>
+        <v>332</v>
       </c>
       <c r="D15" s="7">
-        <v>335</v>
+        <v>175</v>
       </c>
       <c r="E15" s="7">
-        <v>278</v>
+        <v>164</v>
       </c>
       <c r="F15" s="7">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="G15" s="7">
-        <v>170</v>
+        <v>126</v>
       </c>
       <c r="H15" s="8">
-        <v>262</v>
+        <v>219</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="16"/>
       <c r="B16" s="6">
         <v>9</v>
       </c>
       <c r="C16" s="7">
-        <v>648</v>
+        <v>542</v>
       </c>
       <c r="D16" s="7">
-        <v>415</v>
+        <v>326</v>
       </c>
       <c r="E16" s="7">
-        <v>359</v>
+        <v>412</v>
       </c>
       <c r="F16" s="7">
-        <v>226</v>
+        <v>174</v>
       </c>
       <c r="G16" s="7">
-        <v>217</v>
+        <v>119</v>
       </c>
       <c r="H16" s="8">
-        <v>330</v>
+        <v>316</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="16"/>
       <c r="B17" s="6">
         <v>10</v>
       </c>
       <c r="C17" s="7">
-        <v>711</v>
+        <v>671</v>
       </c>
       <c r="D17" s="7">
-        <v>436</v>
+        <v>409</v>
       </c>
       <c r="E17" s="7">
-        <v>368</v>
+        <v>295</v>
       </c>
       <c r="F17" s="7">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G17" s="7">
-        <v>239</v>
+        <v>202</v>
       </c>
       <c r="H17" s="8">
-        <v>388</v>
+        <v>315</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="16"/>
       <c r="B18" s="6">
         <v>11</v>
       </c>
       <c r="C18" s="7">
-        <v>479</v>
+        <v>503</v>
       </c>
       <c r="D18" s="7">
-        <v>313</v>
+        <v>291</v>
       </c>
       <c r="E18" s="7">
-        <v>192</v>
+        <v>236</v>
       </c>
       <c r="F18" s="7">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="G18" s="7">
-        <v>172</v>
+        <v>117</v>
       </c>
       <c r="H18" s="8">
-        <v>306</v>
+        <v>237</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="15" thickBot="1">
       <c r="A19" s="17"/>
       <c r="B19" s="9">
         <v>12</v>
       </c>
       <c r="C19" s="10">
-        <v>514</v>
+        <v>449</v>
       </c>
       <c r="D19" s="10">
-        <v>286</v>
+        <v>225</v>
       </c>
       <c r="E19" s="10">
-        <v>131</v>
+        <v>207</v>
       </c>
       <c r="F19" s="10">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="G19" s="10">
-        <v>175</v>
+        <v>125</v>
       </c>
       <c r="H19" s="11">
-        <v>311</v>
+        <v>274</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="12">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B20" s="13">
         <v>1</v>
       </c>
       <c r="C20" s="14">
-        <v>462</v>
+        <v>363</v>
       </c>
       <c r="D20" s="14">
-        <v>239</v>
+        <v>215</v>
       </c>
       <c r="E20" s="14">
-        <v>287</v>
+        <v>206</v>
       </c>
       <c r="F20" s="14">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="G20" s="14">
-        <v>124</v>
+        <v>97</v>
       </c>
       <c r="H20" s="15">
-        <v>212</v>
+        <v>228</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="16"/>
       <c r="B21" s="6">
         <v>2</v>
       </c>
       <c r="C21" s="7">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="D21" s="7">
-        <v>244</v>
+        <v>276</v>
       </c>
       <c r="E21" s="7">
-        <v>247</v>
+        <v>203</v>
       </c>
       <c r="F21" s="7">
-        <v>164</v>
+        <v>137</v>
       </c>
       <c r="G21" s="7">
-        <v>179</v>
+        <v>115</v>
       </c>
       <c r="H21" s="8">
-        <v>278</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="16"/>
       <c r="B22" s="6">
         <v>3</v>
       </c>
       <c r="C22" s="7">
-        <v>594</v>
+        <v>477</v>
       </c>
       <c r="D22" s="7">
-        <v>385</v>
+        <v>343</v>
       </c>
       <c r="E22" s="7">
-        <v>377</v>
+        <v>217</v>
       </c>
       <c r="F22" s="7">
-        <v>157</v>
+        <v>200</v>
       </c>
       <c r="G22" s="7">
-        <v>278</v>
+        <v>128</v>
       </c>
       <c r="H22" s="8">
-        <v>320</v>
+        <v>253</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="16"/>
       <c r="B23" s="6">
         <v>4</v>
       </c>
-      <c r="C23" s="7">
-[...18 lines deleted...]
-    <row r="24" spans="1:8" ht="15" thickBot="1">
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="8"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" s="16"/>
-      <c r="B24" s="9">
+      <c r="B24" s="6">
         <v>5</v>
       </c>
-      <c r="C24" s="10">
-[...16 lines deleted...]
-      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="8"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="16"/>
-      <c r="B25" s="21" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B25" s="18">
+        <v>6</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="20"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="16"/>
       <c r="B26" s="6">
         <v>7</v>
       </c>
-      <c r="C26" s="7">
-[...16 lines deleted...]
-      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="8"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="16"/>
       <c r="B27" s="6">
         <v>8</v>
       </c>
-      <c r="C27" s="7">
-[...16 lines deleted...]
-      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="8"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="16"/>
       <c r="B28" s="6">
         <v>9</v>
       </c>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="8"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="16"/>
       <c r="B29" s="6">
         <v>10</v>
       </c>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="8"/>
     </row>