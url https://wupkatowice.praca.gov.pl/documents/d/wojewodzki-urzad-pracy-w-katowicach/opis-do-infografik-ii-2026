--- v0 (2026-05-13)
+++ v1 (2026-06-22)
@@ -24,438 +24,441 @@
   <w:body>
     <w:p w:rsidR="00DB3376" w:rsidRPr="00B43B59" w:rsidRDefault="00A224AD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B43B59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Infografiki</w:t>
       </w:r>
       <w:r w:rsidR="002D134F" w:rsidRPr="00B43B59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> – stan na koniec</w:t>
       </w:r>
       <w:r w:rsidR="0045287B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
+      <w:r w:rsidR="003D786E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>marca</w:t>
+        <w:t>maja</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD57E4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D24049">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2026 r.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A224AD" w:rsidRPr="00B43B59" w:rsidRDefault="00A224AD" w:rsidP="00A224AD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B43B59">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bezrobotne kobiety województwa śląskiego</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="00917D81" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00917D81">
         <w:t xml:space="preserve">W województwie śląskim udział bezrobotnych kobiet w ogółem zarejestrowanych wynosi </w:t>
       </w:r>
-      <w:r w:rsidR="00FB248F">
-[...3 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>49,8</w:t>
       </w:r>
       <w:r w:rsidRPr="00917D81">
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="00917D81" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00917D81">
         <w:t xml:space="preserve">W powiatach sytuacja jest zróżnicowana i udział ten waha się od </w:t>
       </w:r>
-      <w:r w:rsidR="00FB248F">
-[...3 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>45,7</w:t>
       </w:r>
       <w:r w:rsidRPr="00917D81">
         <w:t xml:space="preserve">% w powiecie </w:t>
       </w:r>
-      <w:r w:rsidR="00FB248F">
-        <w:t>będzińskim</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>częstochowskim</w:t>
       </w:r>
       <w:r w:rsidRPr="00917D81">
         <w:t xml:space="preserve"> do </w:t>
       </w:r>
-      <w:r w:rsidR="00D24049">
+      <w:r w:rsidR="00CD57E4">
         <w:t>56,</w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-        <w:t>0</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00917D81">
         <w:t>% w</w:t>
       </w:r>
       <w:r w:rsidR="002F7ACC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002841A0">
-        <w:t>Świętochłowicach</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>Jastrzębiu - Zdroju</w:t>
       </w:r>
       <w:r w:rsidRPr="00917D81">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>Liczba zarejestrowanych kobiet wg. stanu na koniec</w:t>
       </w:r>
       <w:r w:rsidR="00C76CB1">
-        <w:t xml:space="preserve"> marca</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t xml:space="preserve">maja </w:t>
       </w:r>
       <w:r w:rsidR="00D24049">
-        <w:t xml:space="preserve"> 2026 </w:t>
+        <w:t xml:space="preserve">2026 </w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
         <w:t xml:space="preserve">ogółem – </w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-        <w:t>43 054</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>41 567</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t xml:space="preserve"> os</w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-        <w:t>oby</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>ób</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
         <w:t xml:space="preserve">do 30 roku życia – </w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-        <w:t>10 972</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>10 279</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B233E5" w:rsidRPr="003567F2">
         <w:t>os</w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-        <w:t>oby</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>ób</w:t>
       </w:r>
       <w:r w:rsidR="003567F2" w:rsidRPr="003567F2">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
         <w:t xml:space="preserve">powyżej 50 roku życia – </w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> os</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>8 957</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD57E4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>os</w:t>
       </w:r>
       <w:r w:rsidR="00C76CB1">
         <w:t>ób</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
         <w:t xml:space="preserve">długotrwale bezrobotnych – </w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-        <w:t>17 346</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>17 639</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t xml:space="preserve"> os</w:t>
       </w:r>
       <w:r w:rsidR="00D417D7">
         <w:t>ób</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
         <w:t xml:space="preserve">niepełnosprawnych – </w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-        <w:t>2 812</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>2 817</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidR="00C50199" w:rsidRPr="003567F2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D24049">
         <w:t>ób</w:t>
       </w:r>
       <w:r w:rsidR="003567F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>Liczba bezrobotnych kobiet wg. wieku:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
         <w:t xml:space="preserve">18-24 lata – </w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-        <w:t>5 746</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>5 359</w:t>
       </w:r>
       <w:r w:rsidR="00D417D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidR="002F7ACC" w:rsidRPr="003567F2">
         <w:t>ób</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
         <w:t xml:space="preserve">25-34 lata – </w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-        <w:t>10 769</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>10 217</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t xml:space="preserve"> os</w:t>
+      </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:tab/>
+        <w:t xml:space="preserve">35-44 lata – </w:t>
+      </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t>11 951</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24049">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:tab/>
+        <w:t xml:space="preserve">45-54 lata – </w:t>
+      </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t>9 741</w:t>
+      </w:r>
+      <w:r w:rsidR="00D417D7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>os</w:t>
       </w:r>
       <w:r w:rsidR="00D24049">
         <w:t>ób</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
-        <w:t xml:space="preserve">35-44 lata – </w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="00D417D7">
+        <w:t xml:space="preserve">55-59 lat – </w:t>
+      </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t>4 261</w:t>
+      </w:r>
+      <w:r w:rsidR="00B233E5" w:rsidRPr="003567F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidR="00D24049">
         <w:t>ób</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00917D81" w:rsidRPr="003567F2" w:rsidRDefault="00917D81" w:rsidP="00917D81">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
-        <w:t xml:space="preserve">55-59 lat – </w:t>
-[...25 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">60 lat i więcej – </w:t>
       </w:r>
-      <w:r w:rsidR="00D24049">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00CD57E4">
+        <w:t>38</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t xml:space="preserve"> os</w:t>
       </w:r>
       <w:r w:rsidR="00C76CB1">
         <w:t>ób</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE1712" w:rsidRPr="004027F0" w:rsidRDefault="00EE1712" w:rsidP="007E6E1E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -463,442 +466,427 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bezrobotn</w:t>
       </w:r>
       <w:r w:rsidR="00133F0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="004027F0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> mężczyźni województwa śląskiego</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C46F3E" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">W województwie śląskim udział bezrobotnych mężczyzn w ogółem zarejestrowanych wynosi </w:t>
       </w:r>
-      <w:r w:rsidR="00DD7602">
-[...3 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>50,2</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C46F3E" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">W powiatach sytuacja jest zróżnicowana i udział ten waha się od </w:t>
       </w:r>
-      <w:r w:rsidR="00D24049">
-[...9 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidR="006104C6">
+        <w:t>43,</w:t>
+      </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">% w </w:t>
       </w:r>
-      <w:r w:rsidR="002841A0">
-        <w:t>Świętochłowicach</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>Jastrzębiu - Zdroju</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> do </w:t>
       </w:r>
-      <w:r w:rsidR="000F594C">
-[...3 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>54,3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">% w powiecie </w:t>
       </w:r>
-      <w:r w:rsidR="00FB248F">
-        <w:t>będzińskim</w:t>
+      <w:r w:rsidR="003D786E">
+        <w:t>częstochowskim</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>Liczba zarejestrowanych mężczyzn wg. stanu na koniec</w:t>
       </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t xml:space="preserve"> maja</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24049">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:tab/>
+        <w:t xml:space="preserve">ogółem – </w:t>
+      </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t>41</w:t>
+      </w:r>
+      <w:r w:rsidR="00636DF2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t>821</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t xml:space="preserve"> os</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E55">
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:tab/>
+        <w:t xml:space="preserve">do 30 roku życia – </w:t>
+      </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00636DF2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D786E">
+        <w:t>431</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t xml:space="preserve"> os</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76DD4">
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:tab/>
+        <w:t xml:space="preserve">powyżej 50 roku życia – </w:t>
+      </w:r>
+      <w:r w:rsidR="00636DF2">
+        <w:t>13 883</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t xml:space="preserve"> os</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72504">
+        <w:t>oby</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:tab/>
+        <w:t xml:space="preserve">długotrwale bezrobotnych – </w:t>
+      </w:r>
+      <w:r w:rsidR="00636DF2">
+        <w:t>16 246</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t xml:space="preserve"> os</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76DD4">
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:tab/>
+        <w:t xml:space="preserve">niepełnosprawnych – </w:t>
+      </w:r>
+      <w:r w:rsidR="00636DF2">
+        <w:t>3 431</w:t>
+      </w:r>
       <w:r w:rsidR="00D417D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> r.</w:t>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76DD4">
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidR="003567F2">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
+        <w:t>Liczba bezrobotnych mężczyzn wg. wieku:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
-        <w:t xml:space="preserve">ogółem – </w:t>
-[...2 lines deleted...]
-        <w:t>42</w:t>
+        <w:t xml:space="preserve">18-24 lata – </w:t>
+      </w:r>
+      <w:r w:rsidR="00636DF2">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76DD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00636DF2">
+        <w:t>938</w:t>
       </w:r>
       <w:r w:rsidR="00E72504">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C76CB1">
-[...41 lines deleted...]
-      <w:r w:rsidR="00B75B23">
+      <w:r w:rsidRPr="003567F2">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E55">
         <w:t>ób</w:t>
-      </w:r>
-[...114 lines deleted...]
-        <w:t>oby</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
         <w:t xml:space="preserve">25-34 lata – </w:t>
       </w:r>
-      <w:r w:rsidR="00E72504">
-        <w:t>7 536</w:t>
+      <w:r w:rsidR="00636DF2">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76DD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00636DF2">
+        <w:t>314</w:t>
       </w:r>
       <w:r w:rsidR="007B5DCD" w:rsidRPr="003567F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>os</w:t>
       </w:r>
-      <w:r w:rsidR="00B75B23">
+      <w:r w:rsidR="00E76DD4">
         <w:t>ób</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003567F2">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:tab/>
         <w:t xml:space="preserve">35-44 lata </w:t>
       </w:r>
       <w:r w:rsidR="00C0772E" w:rsidRPr="003567F2">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00E72504">
-        <w:t>10 262</w:t>
+      <w:r w:rsidR="00E76DD4">
+        <w:t>10 110</w:t>
       </w:r>
       <w:r w:rsidRPr="003567F2">
         <w:t xml:space="preserve"> os</w:t>
       </w:r>
-      <w:r w:rsidR="00E72504">
+      <w:r w:rsidR="000F2E55">
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:tab/>
+        <w:t xml:space="preserve">45-54 lata – </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76DD4">
+        <w:t>10 675</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t xml:space="preserve"> os</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E55">
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C46F3E" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:tab/>
+        <w:t xml:space="preserve">55-59 lat – </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76DD4">
+        <w:t>4 401</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E55">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76DD4">
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE1712" w:rsidRPr="003567F2" w:rsidRDefault="00C46F3E" w:rsidP="00C46F3E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:tab/>
+        <w:t xml:space="preserve">60 lat i więcej – </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76DD4">
+        <w:t>4 383</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0772E" w:rsidRPr="003567F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003567F2">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75B23">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2E55">
         <w:t>oby</w:t>
+      </w:r>
+      <w:r w:rsidR="00916967" w:rsidRPr="003567F2">
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="003567F2">
-[...82 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE1712" w:rsidRPr="003567F2" w:rsidSect="002051B9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1260,134 +1248,140 @@
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A224AD"/>
     <w:rsid w:val="000F2231"/>
+    <w:rsid w:val="000F2E55"/>
     <w:rsid w:val="000F35C9"/>
     <w:rsid w:val="000F594C"/>
     <w:rsid w:val="00130241"/>
     <w:rsid w:val="00133F0F"/>
     <w:rsid w:val="002051B9"/>
     <w:rsid w:val="002841A0"/>
     <w:rsid w:val="002A3248"/>
     <w:rsid w:val="002B7427"/>
     <w:rsid w:val="002D134F"/>
     <w:rsid w:val="002F4585"/>
     <w:rsid w:val="002F7ACC"/>
     <w:rsid w:val="003564FB"/>
     <w:rsid w:val="003567F2"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D786E"/>
     <w:rsid w:val="004027F0"/>
     <w:rsid w:val="0045287B"/>
     <w:rsid w:val="004536F5"/>
     <w:rsid w:val="00464AB8"/>
     <w:rsid w:val="0056148F"/>
     <w:rsid w:val="005A1D53"/>
+    <w:rsid w:val="006104C6"/>
     <w:rsid w:val="00632821"/>
+    <w:rsid w:val="00636DF2"/>
     <w:rsid w:val="00654AF4"/>
     <w:rsid w:val="00741FC3"/>
     <w:rsid w:val="007557B4"/>
     <w:rsid w:val="00780BED"/>
     <w:rsid w:val="007B5DCD"/>
     <w:rsid w:val="007E6E1E"/>
     <w:rsid w:val="00821F65"/>
     <w:rsid w:val="008B4BB5"/>
     <w:rsid w:val="00916967"/>
     <w:rsid w:val="00917D81"/>
     <w:rsid w:val="00A143BB"/>
     <w:rsid w:val="00A224AD"/>
     <w:rsid w:val="00B104F0"/>
     <w:rsid w:val="00B233E5"/>
     <w:rsid w:val="00B43B59"/>
     <w:rsid w:val="00B75B23"/>
     <w:rsid w:val="00BF3D01"/>
     <w:rsid w:val="00C0772E"/>
     <w:rsid w:val="00C269AB"/>
     <w:rsid w:val="00C46F3E"/>
     <w:rsid w:val="00C50199"/>
     <w:rsid w:val="00C549A8"/>
     <w:rsid w:val="00C76CB1"/>
     <w:rsid w:val="00C946CE"/>
+    <w:rsid w:val="00CD57E4"/>
     <w:rsid w:val="00D24049"/>
     <w:rsid w:val="00D417D7"/>
     <w:rsid w:val="00D47947"/>
     <w:rsid w:val="00D92932"/>
     <w:rsid w:val="00DA51F6"/>
     <w:rsid w:val="00DC699C"/>
     <w:rsid w:val="00DD7602"/>
     <w:rsid w:val="00E12CA5"/>
     <w:rsid w:val="00E14EF2"/>
     <w:rsid w:val="00E72504"/>
+    <w:rsid w:val="00E76DD4"/>
     <w:rsid w:val="00EE1712"/>
     <w:rsid w:val="00F51CD6"/>
     <w:rsid w:val="00FA725A"/>
     <w:rsid w:val="00FB248F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A3532B9"/>
+  <w14:docId w14:val="689878EF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A61E1612-0D67-4E3A-A68D-821E43262A6B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2118,69 +2112,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>206</Words>
-  <Characters>1237</Characters>
+  <Words>207</Words>
+  <Characters>1243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>WUP Katowice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1441</CharactersWithSpaces>
+  <CharactersWithSpaces>1448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katarzyna Jakubczyk</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>